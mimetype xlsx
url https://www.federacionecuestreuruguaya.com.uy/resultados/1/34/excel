--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -44,51 +44,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>SOC. F. RURAL DE CARAGUATÁ</t>
   </si>
   <si>
     <t>DUARTE SERGIO</t>
   </si>
   <si>
     <t>24073</t>
   </si>
   <si>
     <t>858000000093260</t>
   </si>
   <si>
     <t>CHUCHUWA</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>SOCIEDAD CRIOLLA LOS TIZONES</t>
   </si>
   <si>
-    <t>BERRUETA SEBASTIAN</t>
+    <t>BERRUETA SEBASTIÁN</t>
   </si>
   <si>
     <t>17905</t>
   </si>
   <si>
     <t>858000000079026</t>
   </si>
   <si>
     <t>PANTOMINA</t>
   </si>
   <si>
     <t>CLUB CONCORDIA</t>
   </si>
   <si>
     <t>MENDEZ MARIA</t>
   </si>
   <si>
     <t>24076</t>
   </si>
   <si>
     <t>858000000039434</t>
   </si>
   <si>
     <t>CHARONA</t>
   </si>
@@ -443,51 +443,51 @@
   <si>
     <t>Jinete</t>
   </si>
   <si>
     <t>Pasaporte</t>
   </si>
   <si>
     <t>Chip</t>
   </si>
   <si>
     <t>Equino</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>FEDERACIÓN ECUESTRE URUGUAYA</t>
   </si>
   <si>
     <t xml:space="preserve">Resultado Oficial — 34 - 31º Edición “La Unión hace la Fuerza” </t>
   </si>
   <si>
     <t>Fecha: 26/07/2026  ·  Distancia: 90 km</t>
   </si>
   <si>
-    <t>Generado: 22/08/2026 23:12</t>
+    <t>Generado: 10/10/2026 01:10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>