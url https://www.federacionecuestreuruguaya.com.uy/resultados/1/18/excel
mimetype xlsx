--- v0 (2026-06-26)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>25,00</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>CENTRO RAIDISTA DE CERRO LARGO</t>
   </si>
   <si>
     <t>VILA JOSE</t>
   </si>
   <si>
     <t>23463</t>
   </si>
   <si>
     <t>858000000087023</t>
   </si>
   <si>
     <t>DON RICARDO</t>
   </si>
   <si>
@@ -83,282 +83,291 @@
   <si>
     <t>23470</t>
   </si>
   <si>
     <t>858000000045881</t>
   </si>
   <si>
     <t>HADANA</t>
   </si>
   <si>
     <t>CLUB OBRERO UNIÓN SANTA CLARA</t>
   </si>
   <si>
     <t>CARDOZO CRÍSTOBAL</t>
   </si>
   <si>
     <t>17989</t>
   </si>
   <si>
     <t>858000000064505</t>
   </si>
   <si>
     <t>DON COLON</t>
   </si>
   <si>
+    <t>CLUB CONCORDIA</t>
+  </si>
+  <si>
+    <t>SUÁREZ FABRICIO</t>
+  </si>
+  <si>
+    <t>23367</t>
+  </si>
+  <si>
+    <t>858000000045697</t>
+  </si>
+  <si>
+    <t>LA NEGRA COMPLICADA</t>
+  </si>
+  <si>
+    <t>CLUB NACIONAL DE FUTBOL</t>
+  </si>
+  <si>
+    <t>CAMACHO MÓNICA</t>
+  </si>
+  <si>
+    <t>23086</t>
+  </si>
+  <si>
+    <t>858000000045646</t>
+  </si>
+  <si>
+    <t>SOCIO</t>
+  </si>
+  <si>
+    <t>CLUB ATENAS DE TALA</t>
+  </si>
+  <si>
+    <t>IRIARTE DIEGO</t>
+  </si>
+  <si>
+    <t>23472</t>
+  </si>
+  <si>
+    <t>858000000045884</t>
+  </si>
+  <si>
+    <t>SOY PELIGROSO</t>
+  </si>
+  <si>
+    <t>SOCIEDAD HIPICA LOS TAURAS</t>
+  </si>
+  <si>
+    <t>RIBEIRO CRISTOPHER</t>
+  </si>
+  <si>
+    <t>23371</t>
+  </si>
+  <si>
+    <t>858000000045574</t>
+  </si>
+  <si>
+    <t>BANDOLERO MR</t>
+  </si>
+  <si>
+    <t>NUÑEZ ANGEL</t>
+  </si>
+  <si>
+    <t>23461</t>
+  </si>
+  <si>
+    <t>985010076026838</t>
+  </si>
+  <si>
+    <t>SP PINPER</t>
+  </si>
+  <si>
+    <t>MIGUEZ HORACIO</t>
+  </si>
+  <si>
+    <t>20138</t>
+  </si>
+  <si>
+    <t>858000000044479</t>
+  </si>
+  <si>
+    <t>ARACHAN AM</t>
+  </si>
+  <si>
+    <t>1.317,15</t>
+  </si>
+  <si>
+    <t>26,61</t>
+  </si>
+  <si>
+    <t>02:15:18</t>
+  </si>
+  <si>
+    <t>MOREIRA GERARDO</t>
+  </si>
+  <si>
+    <t>23460</t>
+  </si>
+  <si>
+    <t>858000000087424</t>
+  </si>
+  <si>
+    <t>RUBIZAY</t>
+  </si>
+  <si>
+    <t>1.458,32</t>
+  </si>
+  <si>
+    <t>28,67</t>
+  </si>
+  <si>
+    <t>02:05:35</t>
+  </si>
+  <si>
+    <t>MARIÑO LEONARDO</t>
+  </si>
+  <si>
+    <t>23464</t>
+  </si>
+  <si>
+    <t>858000000045883</t>
+  </si>
+  <si>
+    <t>MUESQUITA</t>
+  </si>
+  <si>
+    <t>1.602,14</t>
+  </si>
+  <si>
+    <t>30,86</t>
+  </si>
+  <si>
+    <t>01:56:40</t>
+  </si>
+  <si>
+    <t>SOCIEDAD CRIOLLA LOS TIZONES</t>
+  </si>
+  <si>
+    <t>COSTA DIEGO</t>
+  </si>
+  <si>
+    <t>23462</t>
+  </si>
+  <si>
+    <t>858000000087448</t>
+  </si>
+  <si>
+    <t>LOLO SOY</t>
+  </si>
+  <si>
+    <t>1.708,38</t>
+  </si>
+  <si>
+    <t>31,17</t>
+  </si>
+  <si>
+    <t>01:55:30</t>
+  </si>
+  <si>
     <t>CLUB ECUESTRE DE RIO BRANCO</t>
   </si>
   <si>
+    <t>SOSA MAICON</t>
+  </si>
+  <si>
+    <t>19636</t>
+  </si>
+  <si>
+    <t>858000000042939</t>
+  </si>
+  <si>
+    <t>CARDENAL</t>
+  </si>
+  <si>
+    <t>1.809,91</t>
+  </si>
+  <si>
+    <t>31,25</t>
+  </si>
+  <si>
+    <t>01:55:13</t>
+  </si>
+  <si>
+    <t>CLUB URUGUAY DE FRAILE MUERTO</t>
+  </si>
+  <si>
+    <t>MELCHOR AUGUSTO</t>
+  </si>
+  <si>
+    <t>23458</t>
+  </si>
+  <si>
+    <t>858000000087434</t>
+  </si>
+  <si>
+    <t>SAFIRO</t>
+  </si>
+  <si>
+    <t>2.023,11</t>
+  </si>
+  <si>
+    <t>31,91</t>
+  </si>
+  <si>
+    <t>01:52:50</t>
+  </si>
+  <si>
     <t>PORCIUNCULA SCHODER</t>
   </si>
   <si>
     <t>20375</t>
   </si>
   <si>
     <t>858000000044227</t>
   </si>
   <si>
     <t>MARTELO</t>
   </si>
   <si>
-    <t>CLUB CONCORDIA</t>
-[...194 lines deleted...]
-    <t>2.321,52</t>
+    <t>2.326,52</t>
   </si>
   <si>
     <t>32,08</t>
   </si>
   <si>
     <t>01:52:14</t>
   </si>
   <si>
     <t>RODRIGUEZ JOAQUÍN</t>
   </si>
   <si>
     <t>23471</t>
   </si>
   <si>
     <t>858000000045696</t>
   </si>
   <si>
     <t>SOY CAPITANO</t>
   </si>
   <si>
-    <t>3.327,38</t>
+    <t>3.332,38</t>
   </si>
   <si>
     <t>32,37</t>
   </si>
   <si>
     <t>01:51:13</t>
   </si>
   <si>
     <t>CLUB UNIÓN BARRIO COYA</t>
   </si>
   <si>
     <t>BATISTA WILMAN</t>
   </si>
   <si>
     <t>18763</t>
   </si>
   <si>
     <t>858000000063358</t>
   </si>
   <si>
     <t>MINDINGA</t>
   </si>
   <si>
     <t>Puntaje</t>
   </si>
@@ -374,51 +383,51 @@
   <si>
     <t>Jinete</t>
   </si>
   <si>
     <t>Pasaporte</t>
   </si>
   <si>
     <t>Chip</t>
   </si>
   <si>
     <t>Equino</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>FEDERACIÓN ECUESTRE URUGUAYA</t>
   </si>
   <si>
     <t xml:space="preserve">Resultado Oficial — 18 - 24º Edición “Hermes Baptista” </t>
   </si>
   <si>
     <t>Fecha: 17/05/2026  ·  Distancia: 60 km</t>
   </si>
   <si>
-    <t>Generado: 26/06/2026 21:29</t>
+    <t>Generado: 22/08/2026 23:15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -805,376 +814,376 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="90" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6:I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="28" customWidth="true" style="0"/>
     <col min="6" max="6" width="32" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="D6" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="E6" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="F6" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="G6" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="H6" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="F6" s="4" t="s">
+      <c r="I6" s="4" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="7" spans="1:9" customHeight="1" ht="18">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="E7" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="F7" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="G7" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="H7" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="I7" s="5" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="18">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="E8" s="5" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="18">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E9" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="F9" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="G9" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="H9" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="I9" s="5" t="s">
         <v>89</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="18">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="G10" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="H10" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="I10" s="5" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="18">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E11" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="F11" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="G11" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="H11" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="F11" s="5" t="s">
+      <c r="I11" s="5" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="18">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="F12" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="G12" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="E12" s="5" t="s">
+      <c r="H12" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="5" t="s">
+      <c r="I12" s="5" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="18">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="E13" s="5" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="H13" s="5" t="s">
+    </row>
+    <row r="14" spans="1:9" customHeight="1" ht="18">
+      <c r="A14" s="5">
+        <v>8</v>
+      </c>
+      <c r="B14" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="I13" s="5" t="s">
+      <c r="C14" s="7" t="s">
         <v>56</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B14" s="5" t="s">
+      <c r="D14" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="C14" s="7" t="s">
+      <c r="E14" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="D14" s="7" t="s">
+      <c r="F14" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="5" t="s">
+      <c r="H14" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="F14" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I14" s="5" t="s">
-        <v>0</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="18">
       <c r="A15" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="18">
       <c r="A16" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>43</v>
+        <v>3</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="18">
       <c r="A17" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="5" t="s">